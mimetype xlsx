--- v4 (2026-06-26)
+++ v5 (2026-09-26)
@@ -12,218 +12,536 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Pays</t>
   </si>
   <si>
     <t>Nombre de partenaires</t>
   </si>
   <si>
     <t>Italie</t>
   </si>
   <si>
     <t>Espagne</t>
   </si>
   <si>
     <t>Jordanie</t>
   </si>
   <si>
     <t>Maroc</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Égypte</t>
   </si>
   <si>
     <t>Grèce</t>
   </si>
   <si>
     <t>Algérie</t>
   </si>
   <si>
     <t>Liban</t>
   </si>
   <si>
+    <t>Turquie</t>
+  </si>
+  <si>
+    <t>Roumanie</t>
+  </si>
+  <si>
     <t>Palestine</t>
   </si>
   <si>
-    <t>Roumanie</t>
-[...4 lines deleted...]
-  <si>
     <t>Belgique</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Allemagne</t>
   </si>
   <si>
     <t>Macédoine</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
+    <t>Croatie</t>
+  </si>
+  <si>
+    <t>Albanie</t>
+  </si>
+  <si>
     <t>Pologne</t>
   </si>
   <si>
     <t>Suède</t>
   </si>
   <si>
-    <t>Croatie</t>
-[...1 lines deleted...]
-  <si>
     <t>Pays-Bas</t>
   </si>
   <si>
+    <t>Estonie</t>
+  </si>
+  <si>
+    <t>Bosnie-Herzégovine</t>
+  </si>
+  <si>
     <t>Libye</t>
   </si>
   <si>
-    <t>Estonie</t>
-[...5 lines deleted...]
-    <t>Bosnie-Herzégovine</t>
+    <t>Finlande</t>
+  </si>
+  <si>
+    <t>Bulgarie</t>
   </si>
   <si>
     <t>Lituanie</t>
   </si>
   <si>
+    <t>Slovaquie</t>
+  </si>
+  <si>
+    <t>Danemark</t>
+  </si>
+  <si>
+    <t>République tchèque</t>
+  </si>
+  <si>
+    <t>Serbie</t>
+  </si>
+  <si>
+    <t>République arabe syrienne</t>
+  </si>
+  <si>
+    <t>Norvège</t>
+  </si>
+  <si>
+    <t>Hongrie</t>
+  </si>
+  <si>
+    <t>countries.EL</t>
+  </si>
+  <si>
     <t>countries.UK</t>
   </si>
   <si>
-    <t>Finlande</t>
-[...22 lines deleted...]
-  <si>
     <t>Slovénie</t>
   </si>
   <si>
-    <t>République arabe syrienne</t>
-[...2 lines deleted...]
-    <t>Hongrie</t>
+    <t>Chypre</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>Île Christmas</t>
   </si>
   <si>
     <t>countries.PO</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>Lettonie</t>
   </si>
   <si>
     <t>Royaume-Uni</t>
   </si>
   <si>
     <t>Irlande</t>
   </si>
   <si>
-    <t>Chypre</t>
-[...2 lines deleted...]
-    <t>countries.UN</t>
+    <t>Guinée</t>
+  </si>
+  <si>
+    <t>Monténégro</t>
+  </si>
+  <si>
+    <t>Samoa américaines</t>
+  </si>
+  <si>
+    <t>Andorre</t>
+  </si>
+  <si>
+    <t>Chili</t>
   </si>
   <si>
     <t>countries.SW</t>
   </si>
   <si>
-    <t>countries.BU</t>
-[...4 lines deleted...]
-  <si>
     <t>Ouzbékistan</t>
   </si>
   <si>
-    <t>Guinée</t>
-[...1 lines deleted...]
-  <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>Monténégro</t>
-[...1 lines deleted...]
-  <si>
     <t>Malte</t>
+  </si>
+  <si>
+    <t>Anguilla</t>
+  </si>
+  <si>
+    <t>Antarctique</t>
+  </si>
+  <si>
+    <t>Bahamas</t>
+  </si>
+  <si>
+    <t>Bahreïn</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Biélorussie</t>
+  </si>
+  <si>
+    <t>Bermudes</t>
+  </si>
+  <si>
+    <t>Bhoutan</t>
+  </si>
+  <si>
+    <t>Île Bouvet</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
+  </si>
+  <si>
+    <t>Burundi</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Congo, République démocratique</t>
+  </si>
+  <si>
+    <t>Côte d'Ivoire</t>
+  </si>
+  <si>
+    <t>Djibouti</t>
+  </si>
+  <si>
+    <t>Dominique</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Érythrée</t>
+  </si>
+  <si>
+    <t>Éthiopie</t>
+  </si>
+  <si>
+    <t>Guyane française</t>
+  </si>
+  <si>
+    <t>Polynésie française</t>
+  </si>
+  <si>
+    <t>Terres australes françaises</t>
+  </si>
+  <si>
+    <t>Gambie</t>
+  </si>
+  <si>
+    <t>Géorgie</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>Groenland</t>
+  </si>
+  <si>
+    <t>Grenade</t>
+  </si>
+  <si>
+    <t>Guadeloupe</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guinée-Bissau</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>Inde</t>
+  </si>
+  <si>
+    <t>Île de Man</t>
+  </si>
+  <si>
+    <t>Israël</t>
+  </si>
+  <si>
+    <t>Jamaïque</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>Corée</t>
+  </si>
+  <si>
+    <t>Koweït</t>
+  </si>
+  <si>
+    <t>Kirghizistan</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Macao</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>Malaisie</t>
+  </si>
+  <si>
+    <t>Maldives</t>
+  </si>
+  <si>
+    <t>Mali</t>
+  </si>
+  <si>
+    <t>Îles Marshall</t>
+  </si>
+  <si>
+    <t>Mauritanie</t>
+  </si>
+  <si>
+    <t>Mayotte</t>
+  </si>
+  <si>
+    <t>Mexique</t>
+  </si>
+  <si>
+    <t>Micronésie</t>
+  </si>
+  <si>
+    <t>Moldavie</t>
+  </si>
+  <si>
+    <t>Mongolie</t>
+  </si>
+  <si>
+    <t>Montserrat</t>
+  </si>
+  <si>
+    <t>Namibie</t>
+  </si>
+  <si>
+    <t>Nouvelle-Calédonie</t>
+  </si>
+  <si>
+    <t>Nouvelle-Zélande</t>
+  </si>
+  <si>
+    <t>Niger</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Île Norfolk</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>Palaos</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>Pérou</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Pitcairn</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>Réunion</t>
+  </si>
+  <si>
+    <t>Sainte-Hélène</t>
+  </si>
+  <si>
+    <t>Saint-Kitts-et-Nevis</t>
+  </si>
+  <si>
+    <t>Saint-Martin</t>
+  </si>
+  <si>
+    <t>Saint-Pierre-et-Miquelon</t>
+  </si>
+  <si>
+    <t>Saint-Marin</t>
+  </si>
+  <si>
+    <t>Sao Tomé-et-Principe</t>
+  </si>
+  <si>
+    <t>Sénégal</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>Singapour</t>
+  </si>
+  <si>
+    <t>Somalie</t>
+  </si>
+  <si>
+    <t>Géorgie du Sud et les îles Sandwich du Sud</t>
+  </si>
+  <si>
+    <t>Soudan</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>Taïwan</t>
+  </si>
+  <si>
+    <t>Thaïlande</t>
+  </si>
+  <si>
+    <t>Timor oriental</t>
+  </si>
+  <si>
+    <t>Tokelau</t>
+  </si>
+  <si>
+    <t>Tonga</t>
+  </si>
+  <si>
+    <t>Trinité-et-Tobago</t>
+  </si>
+  <si>
+    <t>Turkménistan</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>Venezuela</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>Îles Vierges britanniques</t>
+  </si>
+  <si>
+    <t>Wallis-et-Futuna</t>
+  </si>
+  <si>
+    <t>Sahara occidental</t>
+  </si>
+  <si>
+    <t>Yémen</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>Îles Åland</t>
+  </si>
+  <si>
+    <t>Comores</t>
+  </si>
+  <si>
+    <t>Îles Cocos (Keeling)</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -527,499 +845,1347 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B55"/>
+  <dimension ref="A1:B161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>27</v>
       </c>
       <c r="B27">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>37</v>
       </c>
       <c r="B37">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>38</v>
       </c>
       <c r="B38">
         <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>39</v>
       </c>
       <c r="B39">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>40</v>
       </c>
       <c r="B40">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>42</v>
       </c>
       <c r="B42">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
         <v>52</v>
       </c>
       <c r="B52">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
         <v>53</v>
       </c>
       <c r="B53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
         <v>55</v>
       </c>
       <c r="B55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" t="s">
+        <v>68</v>
+      </c>
+      <c r="B68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" t="s">
+        <v>75</v>
+      </c>
+      <c r="B75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" t="s">
+        <v>81</v>
+      </c>
+      <c r="B81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" t="s">
+        <v>82</v>
+      </c>
+      <c r="B82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" t="s">
+        <v>89</v>
+      </c>
+      <c r="B89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" t="s">
+        <v>91</v>
+      </c>
+      <c r="B91">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" t="s">
+        <v>93</v>
+      </c>
+      <c r="B93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" t="s">
+        <v>94</v>
+      </c>
+      <c r="B94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" t="s">
+        <v>95</v>
+      </c>
+      <c r="B95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" t="s">
+        <v>98</v>
+      </c>
+      <c r="B98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" t="s">
+        <v>99</v>
+      </c>
+      <c r="B99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" t="s">
+        <v>100</v>
+      </c>
+      <c r="B100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" t="s">
+        <v>103</v>
+      </c>
+      <c r="B103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" t="s">
+        <v>104</v>
+      </c>
+      <c r="B104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" t="s">
+        <v>106</v>
+      </c>
+      <c r="B106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" t="s">
+        <v>107</v>
+      </c>
+      <c r="B107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" t="s">
+        <v>108</v>
+      </c>
+      <c r="B108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" t="s">
+        <v>109</v>
+      </c>
+      <c r="B109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" t="s">
+        <v>111</v>
+      </c>
+      <c r="B111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" t="s">
+        <v>112</v>
+      </c>
+      <c r="B112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" t="s">
+        <v>113</v>
+      </c>
+      <c r="B113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" t="s">
+        <v>114</v>
+      </c>
+      <c r="B114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" t="s">
+        <v>115</v>
+      </c>
+      <c r="B115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" t="s">
+        <v>116</v>
+      </c>
+      <c r="B116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" t="s">
+        <v>117</v>
+      </c>
+      <c r="B117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" t="s">
+        <v>118</v>
+      </c>
+      <c r="B118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" t="s">
+        <v>119</v>
+      </c>
+      <c r="B119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" t="s">
+        <v>120</v>
+      </c>
+      <c r="B120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" t="s">
+        <v>121</v>
+      </c>
+      <c r="B121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" t="s">
+        <v>122</v>
+      </c>
+      <c r="B122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" t="s">
+        <v>123</v>
+      </c>
+      <c r="B123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" t="s">
+        <v>124</v>
+      </c>
+      <c r="B124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" t="s">
+        <v>125</v>
+      </c>
+      <c r="B125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" t="s">
+        <v>126</v>
+      </c>
+      <c r="B126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" t="s">
+        <v>127</v>
+      </c>
+      <c r="B127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" t="s">
+        <v>128</v>
+      </c>
+      <c r="B128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" t="s">
+        <v>129</v>
+      </c>
+      <c r="B129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" t="s">
+        <v>130</v>
+      </c>
+      <c r="B130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" t="s">
+        <v>132</v>
+      </c>
+      <c r="B132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" t="s">
+        <v>133</v>
+      </c>
+      <c r="B133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" t="s">
+        <v>134</v>
+      </c>
+      <c r="B134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" t="s">
+        <v>135</v>
+      </c>
+      <c r="B135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" t="s">
+        <v>136</v>
+      </c>
+      <c r="B136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" t="s">
+        <v>137</v>
+      </c>
+      <c r="B137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" t="s">
+        <v>138</v>
+      </c>
+      <c r="B138">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" t="s">
+        <v>139</v>
+      </c>
+      <c r="B139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" t="s">
+        <v>140</v>
+      </c>
+      <c r="B140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" t="s">
+        <v>141</v>
+      </c>
+      <c r="B141">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
+      <c r="A142" t="s">
+        <v>142</v>
+      </c>
+      <c r="B142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" t="s">
+        <v>143</v>
+      </c>
+      <c r="B143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2">
+      <c r="A144" t="s">
+        <v>144</v>
+      </c>
+      <c r="B144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2">
+      <c r="A145" t="s">
+        <v>145</v>
+      </c>
+      <c r="B145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2">
+      <c r="A146" t="s">
+        <v>146</v>
+      </c>
+      <c r="B146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2">
+      <c r="A147" t="s">
+        <v>147</v>
+      </c>
+      <c r="B147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2">
+      <c r="A148" t="s">
+        <v>148</v>
+      </c>
+      <c r="B148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2">
+      <c r="A149" t="s">
+        <v>149</v>
+      </c>
+      <c r="B149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2">
+      <c r="A150" t="s">
+        <v>150</v>
+      </c>
+      <c r="B150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2">
+      <c r="A151" t="s">
+        <v>151</v>
+      </c>
+      <c r="B151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2">
+      <c r="A152" t="s">
+        <v>152</v>
+      </c>
+      <c r="B152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2">
+      <c r="A153" t="s">
+        <v>153</v>
+      </c>
+      <c r="B153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2">
+      <c r="A154" t="s">
+        <v>154</v>
+      </c>
+      <c r="B154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2">
+      <c r="A155" t="s">
+        <v>155</v>
+      </c>
+      <c r="B155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2">
+      <c r="A156" t="s">
+        <v>156</v>
+      </c>
+      <c r="B156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2">
+      <c r="A157" t="s">
+        <v>157</v>
+      </c>
+      <c r="B157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2">
+      <c r="A158" t="s">
+        <v>158</v>
+      </c>
+      <c r="B158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2">
+      <c r="A159" t="s">
+        <v>159</v>
+      </c>
+      <c r="B159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2">
+      <c r="A160" t="s">
+        <v>160</v>
+      </c>
+      <c r="B160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2">
+      <c r="A161" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>