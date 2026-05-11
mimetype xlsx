--- v2 (2026-03-26)
+++ v3 (2026-05-11)
@@ -20,66 +20,66 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Domaine</t>
   </si>
   <si>
     <t>Occurrence</t>
   </si>
   <si>
+    <t>Governance</t>
+  </si>
+  <si>
+    <t>Health &amp; Wellness</t>
+  </si>
+  <si>
     <t>Humanities &amp; Social Sciences</t>
   </si>
   <si>
-    <t>Governance</t>
-[...1 lines deleted...]
-  <si>
     <t>engineering</t>
   </si>
   <si>
+    <t>Employability &amp; Entrepreneurship</t>
+  </si>
+  <si>
     <t>Environment &amp; climate change</t>
-  </si>
-[...4 lines deleted...]
-    <t>Health &amp; Wellness</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -408,91 +408,91 @@
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">