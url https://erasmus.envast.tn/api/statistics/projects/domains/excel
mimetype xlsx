--- v3 (2026-05-11)
+++ v4 (2026-06-26)
@@ -408,91 +408,91 @@
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">